--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -12,177 +12,324 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ตำรา-หนังสือ" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>รายงานตำรา / หนังสือ / เอกสารประกอบการสอน (ทั้งหมด)</t>
   </si>
   <si>
     <t>ลำดับ</t>
   </si>
   <si>
     <t>ประเภท</t>
   </si>
   <si>
     <t>ชื่อตำรา / หนังสือ / เอกสาร</t>
   </si>
   <si>
     <t>ชื่อผู้แต่งร่วม</t>
   </si>
   <si>
     <t>บทบาท</t>
   </si>
   <si>
     <t>รายวิชาที่ใช้สอน</t>
   </si>
   <si>
     <t>ระดับการศึกษา</t>
   </si>
   <si>
     <t>ปีที่พิมพ์</t>
   </si>
   <si>
     <t>ครั้งที่พิมพ์</t>
   </si>
   <si>
     <t>จำนวนหน้า</t>
   </si>
   <si>
     <t>สำนักพิมพ์</t>
   </si>
   <si>
     <t>ISBN / ISSN</t>
   </si>
   <si>
     <t>เลขที่ลิขสิทธิ์</t>
   </si>
   <si>
     <t>ผู้จัดทำ</t>
+  </si>
+  <si>
+    <t>หนังสือ</t>
+  </si>
+  <si>
+    <t>การประยุกต์ใช้จุลินทรีย์เพื่อการเกษตรและสิ่งแวดล้อม</t>
+  </si>
+  <si>
+    <t>ผู้แต่งหลัก</t>
+  </si>
+  <si>
+    <t>ปริญญาตรี</t>
+  </si>
+  <si>
+    <t>โรงพิมพ์มหาวิทยาลัยขอนแก่น</t>
+  </si>
+  <si>
+    <t>978-616-8365-70-0</t>
+  </si>
+  <si>
+    <t>รศ.ดร.ธนากร แสงสง่า</t>
+  </si>
+  <si>
+    <t>เอกสารประกอบการสอน</t>
+  </si>
+  <si>
+    <t>ฟิสิกส์พื้นฐาน</t>
+  </si>
+  <si>
+    <t>ผศ.ชัญญา เสริมศรีทอง</t>
+  </si>
+  <si>
+    <t>ตำรา</t>
+  </si>
+  <si>
+    <t>ตัวแบบการพิสูจน์ทางคณิตศาสตร์เบื้องต้น</t>
+  </si>
+  <si>
+    <t>หลักการคณิตศาสตร์</t>
+  </si>
+  <si>
+    <t>คณะวิทยาศาสตร์และเทคโนโลยี มหาวิทยาลัยราชภัฏนครราชสีมา</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>รศ.ดร.ญาณภัทร ทองร่อน</t>
+  </si>
+  <si>
+    <t>คณิตศาสตร์สำหรับการสอนวิทยาศาสตร์</t>
+  </si>
+  <si>
+    <t>โลกสีเขียว</t>
+  </si>
+  <si>
+    <t>มหาวิทยาลัยราชภัฏนครราชสีมา</t>
+  </si>
+  <si>
+    <t>สัตววิทยา ฉบับปรับปรุง ครั้งที่ 1</t>
+  </si>
+  <si>
+    <t>สัตววิทยา</t>
+  </si>
+  <si>
+    <t>ตักสิลาการพิมพ์</t>
+  </si>
+  <si>
+    <t>978-616-604-880-3</t>
+  </si>
+  <si>
+    <t>รศ.ดร.จิณณวัตร์ มานะเสถียร</t>
+  </si>
+  <si>
+    <t>เอกสารคำสอน พีชคณิตนามธรรม (Abstract Algebra)</t>
+  </si>
+  <si>
+    <t>พีชคณิตนามธรรม</t>
+  </si>
+  <si>
+    <t>พรรณไม้ในป่าบุ่งป่าทามโคราช</t>
+  </si>
+  <si>
+    <t>พฤกษศาสตร์ อนุกรมวิธานพืช อนุกรมวิธาน ระบบวิทยาและความหลากหลายทางชีวภาพ</t>
+  </si>
+  <si>
+    <t>978-616-8052-42-6</t>
+  </si>
+  <si>
+    <t>รศ.ดร.เทียมหทัย ชูพันธ์</t>
+  </si>
+  <si>
+    <t>อนุกรมวิธานพืช</t>
+  </si>
+  <si>
+    <t>อนุกรมวิธาน อนุกรมวิธานพืช ระบบวิทยาและความหลากหลายทางชีวภาพ</t>
+  </si>
+  <si>
+    <t>กายวิภาคและสรีรวิทยาของสัตว์ 403321</t>
+  </si>
+  <si>
+    <t>กายวิภาคและสรีรวิทยาของสัตว์</t>
+  </si>
+  <si>
+    <t>สรีรวิทยาทั่วไป 403205</t>
+  </si>
+  <si>
+    <t>สรีรวิทยาทั่วไป</t>
+  </si>
+  <si>
+    <t>978-616-568-100-1</t>
+  </si>
+  <si>
+    <t>พื้นฐานทางวิทยาศาสตร์สิ่งแวดล้อม</t>
+  </si>
+  <si>
+    <t>พฤกษศาสตร์</t>
+  </si>
+  <si>
+    <t>สรีรวิทยาทั่วไป 403202</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="3">
+  <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="AngsanaUPC"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FFFFFFFF"/>
       <name val="AngsanaUPC"/>
     </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="14"/>
+      <color rgb="FF000000"/>
+      <name val="AngsanaUPC"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF375623"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFEBF1DD"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -447,54 +594,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N2" sqref="N2"/>
+      <selection activeCell="J18" sqref="J18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="7" customWidth="true" style="0"/>
     <col min="2" max="2" width="16" customWidth="true" style="0"/>
     <col min="3" max="3" width="42" customWidth="true" style="0"/>
     <col min="4" max="4" width="28" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="14" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="10" max="10" width="10" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="16" customWidth="true" style="0"/>
     <col min="13" max="13" width="16" customWidth="true" style="0"/>
     <col min="14" max="14" width="28" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" customHeight="1" ht="28">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -518,50 +665,648 @@
         <v>6</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>12</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>13</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>14</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14">
+      <c r="A3" s="4">
+        <v>1</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" s="3"/>
+      <c r="E3" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3" s="3"/>
+      <c r="G3" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H3" s="4">
+        <v>2569</v>
+      </c>
+      <c r="I3" s="4">
+        <v>1</v>
+      </c>
+      <c r="J3" s="4">
+        <v>262</v>
+      </c>
+      <c r="K3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="L3" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M3" s="3"/>
+      <c r="N3" s="3" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14">
+      <c r="A4" s="6">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D4" s="5"/>
+      <c r="E4" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F4" s="5"/>
+      <c r="G4" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H4" s="6">
+        <v>2568</v>
+      </c>
+      <c r="I4" s="6"/>
+      <c r="J4" s="6">
+        <v>285</v>
+      </c>
+      <c r="K4" s="5"/>
+      <c r="L4" s="5"/>
+      <c r="M4" s="5"/>
+      <c r="N4" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14">
+      <c r="A5" s="4">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" s="3"/>
+      <c r="E5" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G5" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H5" s="4">
+        <v>2567</v>
+      </c>
+      <c r="I5" s="4">
+        <v>1</v>
+      </c>
+      <c r="J5" s="4">
+        <v>159</v>
+      </c>
+      <c r="K5" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="L5" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="M5" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5" s="3" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14">
+      <c r="A6" s="6">
+        <v>4</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="D6" s="5"/>
+      <c r="E6" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F6" s="5"/>
+      <c r="G6" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H6" s="6">
+        <v>2567</v>
+      </c>
+      <c r="I6" s="6"/>
+      <c r="J6" s="6"/>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+      <c r="M6" s="5"/>
+      <c r="N6" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14">
+      <c r="A7" s="4">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D7" s="3"/>
+      <c r="E7" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F7" s="3"/>
+      <c r="G7" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H7" s="4">
+        <v>2566</v>
+      </c>
+      <c r="I7" s="4">
+        <v>1</v>
+      </c>
+      <c r="J7" s="4">
+        <v>182</v>
+      </c>
+      <c r="K7" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="L7" s="3"/>
+      <c r="M7" s="3"/>
+      <c r="N7" s="3" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="6">
+        <v>6</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D8" s="5"/>
+      <c r="E8" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="G8" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H8" s="6">
+        <v>2566</v>
+      </c>
+      <c r="I8" s="6">
+        <v>1</v>
+      </c>
+      <c r="J8" s="6">
+        <v>379</v>
+      </c>
+      <c r="K8" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="L8" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" s="4">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9" s="3"/>
+      <c r="E9" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G9" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H9" s="4">
+        <v>2564</v>
+      </c>
+      <c r="I9" s="4">
+        <v>1</v>
+      </c>
+      <c r="J9" s="4">
+        <v>222</v>
+      </c>
+      <c r="K9" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="L9" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="M9" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="N9" s="3" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="6">
+        <v>8</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10" s="5"/>
+      <c r="E10" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G10" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H10" s="6">
+        <v>2564</v>
+      </c>
+      <c r="I10" s="6">
+        <v>1</v>
+      </c>
+      <c r="J10" s="6">
+        <v>350</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="L10" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="4">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D11" s="3"/>
+      <c r="E11" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G11" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H11" s="4">
+        <v>2564</v>
+      </c>
+      <c r="I11" s="4">
+        <v>1</v>
+      </c>
+      <c r="J11" s="4">
+        <v>185</v>
+      </c>
+      <c r="K11" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="L11" s="3"/>
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="6">
+        <v>10</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="D12" s="5"/>
+      <c r="E12" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="G12" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H12" s="6">
+        <v>2563</v>
+      </c>
+      <c r="I12" s="6">
+        <v>1</v>
+      </c>
+      <c r="J12" s="6">
+        <v>218</v>
+      </c>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="4">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D13" s="3"/>
+      <c r="E13" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G13" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H13" s="4">
+        <v>2563</v>
+      </c>
+      <c r="I13" s="4">
+        <v>1</v>
+      </c>
+      <c r="J13" s="4">
+        <v>182</v>
+      </c>
+      <c r="K13" s="3"/>
+      <c r="L13" s="3"/>
+      <c r="M13" s="3"/>
+      <c r="N13" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="6">
+        <v>12</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14" s="5"/>
+      <c r="E14" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="G14" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H14" s="6">
+        <v>2563</v>
+      </c>
+      <c r="I14" s="6">
+        <v>1</v>
+      </c>
+      <c r="J14" s="6">
+        <v>268</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="L14" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="M14" s="5"/>
+      <c r="N14" s="5" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="A15" s="4">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="D15" s="3"/>
+      <c r="E15" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F15" s="3"/>
+      <c r="G15" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H15" s="4">
+        <v>2561</v>
+      </c>
+      <c r="I15" s="4">
+        <v>1</v>
+      </c>
+      <c r="J15" s="4">
+        <v>200</v>
+      </c>
+      <c r="K15" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="L15" s="3"/>
+      <c r="M15" s="3"/>
+      <c r="N15" s="3" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="6">
+        <v>14</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="D16" s="5"/>
+      <c r="E16" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="G16" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H16" s="6">
+        <v>2561</v>
+      </c>
+      <c r="I16" s="6">
+        <v>1</v>
+      </c>
+      <c r="J16" s="6">
+        <v>230</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="L16" s="5"/>
+      <c r="M16" s="5"/>
+      <c r="N16" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="4">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="D17" s="3"/>
+      <c r="E17" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G17" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H17" s="4">
+        <v>2560</v>
+      </c>
+      <c r="I17" s="4">
+        <v>1</v>
+      </c>
+      <c r="J17" s="4">
+        <v>284</v>
+      </c>
+      <c r="K17" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="L17" s="3"/>
+      <c r="M17" s="3"/>
+      <c r="N17" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="6">
+        <v>16</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="D18" s="5"/>
+      <c r="E18" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="G18" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H18" s="6">
+        <v>2559</v>
+      </c>
+      <c r="I18" s="6">
+        <v>1</v>
+      </c>
+      <c r="J18" s="6">
+        <v>302</v>
+      </c>
+      <c r="K18" s="5"/>
+      <c r="L18" s="5"/>
+      <c r="M18" s="5"/>
+      <c r="N18" s="5" t="s">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>