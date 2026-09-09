--- v1 (2026-07-21)
+++ v2 (2026-09-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ตำรา-หนังสือ" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>รายงานตำรา / หนังสือ / เอกสารประกอบการสอน (ทั้งหมด)</t>
   </si>
   <si>
     <t>ลำดับ</t>
   </si>
   <si>
     <t>ประเภท</t>
   </si>
   <si>
     <t>ชื่อตำรา / หนังสือ / เอกสาร</t>
   </si>
   <si>
     <t>ชื่อผู้แต่งร่วม</t>
   </si>
   <si>
     <t>บทบาท</t>
   </si>
   <si>
     <t>รายวิชาที่ใช้สอน</t>
   </si>
   <si>
     <t>ระดับการศึกษา</t>
   </si>
   <si>
@@ -80,60 +80,96 @@
   <si>
     <t>ผู้จัดทำ</t>
   </si>
   <si>
     <t>หนังสือ</t>
   </si>
   <si>
     <t>การประยุกต์ใช้จุลินทรีย์เพื่อการเกษตรและสิ่งแวดล้อม</t>
   </si>
   <si>
     <t>ผู้แต่งหลัก</t>
   </si>
   <si>
     <t>ปริญญาตรี</t>
   </si>
   <si>
     <t>โรงพิมพ์มหาวิทยาลัยขอนแก่น</t>
   </si>
   <si>
     <t>978-616-8365-70-0</t>
   </si>
   <si>
     <t>รศ.ดร.ธนากร แสงสง่า</t>
   </si>
   <si>
+    <t>ตำรา</t>
+  </si>
+  <si>
+    <t>หลักจุลชีววิทยา</t>
+  </si>
+  <si>
+    <t>โครงการตำราฉลองครบรอบ 100 ปี มหาวิทยาลัยราชภัฏนครราชสีมา</t>
+  </si>
+  <si>
+    <t>978-616-8365-28-1</t>
+  </si>
+  <si>
+    <t>ผศ.ดร.มณฑล วิสุทธิ</t>
+  </si>
+  <si>
     <t>เอกสารประกอบการสอน</t>
   </si>
   <si>
     <t>ฟิสิกส์พื้นฐาน</t>
   </si>
   <si>
     <t>ผศ.ชัญญา เสริมศรีทอง</t>
   </si>
   <si>
-    <t>ตำรา</t>
+    <t>ระบบฐานข้อมูล</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ระบบฐานข้อมูล ระบบการจัดการฐานข้อมูล ระบบการจัดการฐานข้อมูลทางการศึกษา ระบบการจัดการฐานข้อมูลด้านการศึกษา  </t>
+  </si>
+  <si>
+    <t>978-616-8365-39-7</t>
+  </si>
+  <si>
+    <t>ดร.อภัสรา ไชยจิตร์</t>
+  </si>
+  <si>
+    <t>การประมวลผลภาพ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">โครงการตำราฉลองครบรอบ 100 ปี มหาวิทยาลัยราชภัฏนครราชสีมา </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 978-616-8365-12-0</t>
+  </si>
+  <si>
+    <t>ดร.วิยดา ยะไวทย์</t>
   </si>
   <si>
     <t>ตัวแบบการพิสูจน์ทางคณิตศาสตร์เบื้องต้น</t>
   </si>
   <si>
     <t>หลักการคณิตศาสตร์</t>
   </si>
   <si>
     <t>คณะวิทยาศาสตร์และเทคโนโลยี มหาวิทยาลัยราชภัฏนครราชสีมา</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>รศ.ดร.ญาณภัทร ทองร่อน</t>
   </si>
   <si>
     <t>คณิตศาสตร์สำหรับการสอนวิทยาศาสตร์</t>
   </si>
   <si>
     <t>โลกสีเขียว</t>
   </si>
   <si>
     <t>มหาวิทยาลัยราชภัฏนครราชสีมา</t>
   </si>
@@ -170,54 +206,84 @@
   <si>
     <t>รศ.ดร.เทียมหทัย ชูพันธ์</t>
   </si>
   <si>
     <t>อนุกรมวิธานพืช</t>
   </si>
   <si>
     <t>อนุกรมวิธาน อนุกรมวิธานพืช ระบบวิทยาและความหลากหลายทางชีวภาพ</t>
   </si>
   <si>
     <t>กายวิภาคและสรีรวิทยาของสัตว์ 403321</t>
   </si>
   <si>
     <t>กายวิภาคและสรีรวิทยาของสัตว์</t>
   </si>
   <si>
     <t>สรีรวิทยาทั่วไป 403205</t>
   </si>
   <si>
     <t>สรีรวิทยาทั่วไป</t>
   </si>
   <si>
     <t>978-616-568-100-1</t>
   </si>
   <si>
+    <t>ธรณีวิทยา Geology</t>
+  </si>
+  <si>
+    <t>จรูญ ด้วงกระยอม</t>
+  </si>
+  <si>
+    <t>รายวิชาธรณีวิทยาและปฐพีวิทยา รายวิชาภูมิศาสตร์กายภาพ</t>
+  </si>
+  <si>
+    <t>หลักสูตรภูมิศาสตร์และภูมิสารสนเทศ คณะวิทยาศาสตร์และเทคโนโลยี มหาวิทยาลัยราชภัฏนครราชสีมา</t>
+  </si>
+  <si>
+    <t>ผศ.ดร.จรูญ ด้วงกระยอม</t>
+  </si>
+  <si>
     <t>พื้นฐานทางวิทยาศาสตร์สิ่งแวดล้อม</t>
   </si>
   <si>
     <t>พฤกษศาสตร์</t>
+  </si>
+  <si>
+    <t>วิศวกรรมซอฟต์แวร์</t>
+  </si>
+  <si>
+    <t>ผศ.ดร.ทิพยา ถินสูงเนิน</t>
+  </si>
+  <si>
+    <t>ระบบสารสนเทศเพื่อสนับสนุนการตัดสินใจ</t>
+  </si>
+  <si>
+    <t>ผศ.ศันสนีย์ เลี้ยงพานิชย์</t>
+  </si>
+  <si>
+    <t>การบริหารโครงการซอฟต์แวร์</t>
   </si>
   <si>
     <t>สรีรวิทยาทั่วไป 403202</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -594,54 +660,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N18"/>
+  <dimension ref="A1:N25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J18" sqref="J18"/>
+      <selection activeCell="J25" sqref="J25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="7" customWidth="true" style="0"/>
     <col min="2" max="2" width="16" customWidth="true" style="0"/>
     <col min="3" max="3" width="42" customWidth="true" style="0"/>
     <col min="4" max="4" width="28" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="14" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="10" max="10" width="10" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="16" customWidth="true" style="0"/>
     <col min="13" max="13" width="16" customWidth="true" style="0"/>
     <col min="14" max="14" width="28" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" customHeight="1" ht="28">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -728,585 +794,837 @@
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="6">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D4" s="5"/>
       <c r="E4" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F4" s="5"/>
       <c r="G4" s="6" t="s">
         <v>18</v>
       </c>
       <c r="H4" s="6">
         <v>2568</v>
       </c>
       <c r="I4" s="6"/>
       <c r="J4" s="6">
-        <v>285</v>
-[...2 lines deleted...]
-      <c r="L4" s="5"/>
+        <v>261</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L4" s="5" t="s">
+        <v>25</v>
+      </c>
       <c r="M4" s="5"/>
       <c r="N4" s="5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="4">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="F5" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F5" s="3"/>
       <c r="G5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="H5" s="4">
-        <v>2567</v>
-[...3 lines deleted...]
-      </c>
+        <v>2568</v>
+      </c>
+      <c r="I5" s="4"/>
       <c r="J5" s="4">
-        <v>159</v>
-[...4 lines deleted...]
-      <c r="L5" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="K5" s="3"/>
+      <c r="L5" s="3"/>
+      <c r="M5" s="3"/>
+      <c r="N5" s="3" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="6">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D6" s="5"/>
       <c r="E6" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="F6" s="5"/>
+      <c r="F6" s="5" t="s">
+        <v>31</v>
+      </c>
       <c r="G6" s="6" t="s">
         <v>18</v>
       </c>
       <c r="H6" s="6">
         <v>2567</v>
       </c>
-      <c r="I6" s="6"/>
-[...2 lines deleted...]
-      <c r="L6" s="5"/>
+      <c r="I6" s="6">
+        <v>1</v>
+      </c>
+      <c r="J6" s="6">
+        <v>174</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L6" s="5" t="s">
+        <v>32</v>
+      </c>
       <c r="M6" s="5"/>
       <c r="N6" s="5" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="4">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="F7" s="3"/>
+      <c r="F7" s="3" t="s">
+        <v>34</v>
+      </c>
       <c r="G7" s="4" t="s">
         <v>18</v>
       </c>
       <c r="H7" s="4">
-        <v>2566</v>
+        <v>2567</v>
       </c>
       <c r="I7" s="4">
         <v>1</v>
       </c>
       <c r="J7" s="4">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="K7" s="3" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="L7" s="3"/>
+        <v>35</v>
+      </c>
+      <c r="L7" s="3" t="s">
+        <v>36</v>
+      </c>
       <c r="M7" s="3"/>
       <c r="N7" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="6">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D8" s="5"/>
       <c r="E8" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>18</v>
       </c>
       <c r="H8" s="6">
-        <v>2566</v>
+        <v>2567</v>
       </c>
       <c r="I8" s="6">
         <v>1</v>
       </c>
       <c r="J8" s="6">
-        <v>379</v>
+        <v>159</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="L8" s="5" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="M8" s="5"/>
+        <v>41</v>
+      </c>
+      <c r="M8" s="5" t="s">
+        <v>41</v>
+      </c>
       <c r="N8" s="5" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="4">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="F9" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F9" s="3"/>
       <c r="G9" s="4" t="s">
         <v>18</v>
       </c>
       <c r="H9" s="4">
-        <v>2564</v>
-[...10 lines deleted...]
-      <c r="L9" s="3" t="s">
+        <v>2567</v>
+      </c>
+      <c r="I9" s="4"/>
+      <c r="J9" s="4"/>
+      <c r="K9" s="3"/>
+      <c r="L9" s="3"/>
+      <c r="M9" s="3"/>
+      <c r="N9" s="3" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="6">
         <v>8</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D10" s="5"/>
       <c r="E10" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="F10" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F10" s="5"/>
       <c r="G10" s="6" t="s">
         <v>18</v>
       </c>
       <c r="H10" s="6">
-        <v>2564</v>
+        <v>2566</v>
       </c>
       <c r="I10" s="6">
         <v>1</v>
       </c>
       <c r="J10" s="6">
-        <v>350</v>
+        <v>182</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="4">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G11" s="4" t="s">
         <v>18</v>
       </c>
       <c r="H11" s="4">
-        <v>2564</v>
+        <v>2566</v>
       </c>
       <c r="I11" s="4">
         <v>1</v>
       </c>
       <c r="J11" s="4">
-        <v>185</v>
+        <v>379</v>
       </c>
       <c r="K11" s="3" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="L11" s="3"/>
+        <v>48</v>
+      </c>
+      <c r="L11" s="3" t="s">
+        <v>49</v>
+      </c>
       <c r="M11" s="3"/>
       <c r="N11" s="3" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="6">
         <v>10</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="G12" s="6" t="s">
         <v>18</v>
       </c>
       <c r="H12" s="6">
-        <v>2563</v>
+        <v>2564</v>
       </c>
       <c r="I12" s="6">
         <v>1</v>
       </c>
       <c r="J12" s="6">
-        <v>218</v>
-[...3 lines deleted...]
-      <c r="M12" s="5"/>
+        <v>222</v>
+      </c>
+      <c r="K12" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="L12" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="M12" s="5" t="s">
+        <v>41</v>
+      </c>
       <c r="N12" s="5" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="4">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="G13" s="4" t="s">
         <v>18</v>
       </c>
       <c r="H13" s="4">
-        <v>2563</v>
+        <v>2564</v>
       </c>
       <c r="I13" s="4">
         <v>1</v>
       </c>
       <c r="J13" s="4">
-        <v>182</v>
-[...2 lines deleted...]
-      <c r="L13" s="3"/>
+        <v>350</v>
+      </c>
+      <c r="K13" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="L13" s="3" t="s">
+        <v>55</v>
+      </c>
       <c r="M13" s="3"/>
       <c r="N13" s="3" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="6">
         <v>12</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>35</v>
+        <v>57</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="G14" s="6" t="s">
         <v>18</v>
       </c>
       <c r="H14" s="6">
-        <v>2563</v>
+        <v>2564</v>
       </c>
       <c r="I14" s="6">
         <v>1</v>
       </c>
       <c r="J14" s="6">
-        <v>268</v>
+        <v>185</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="4">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="F15" s="3"/>
+      <c r="F15" s="3" t="s">
+        <v>60</v>
+      </c>
       <c r="G15" s="4" t="s">
         <v>18</v>
       </c>
       <c r="H15" s="4">
-        <v>2561</v>
+        <v>2563</v>
       </c>
       <c r="I15" s="4">
         <v>1</v>
       </c>
       <c r="J15" s="4">
-        <v>200</v>
-[...3 lines deleted...]
-      </c>
+        <v>218</v>
+      </c>
+      <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
       <c r="N15" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="6">
         <v>14</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="G16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="H16" s="6">
-        <v>2561</v>
+        <v>2563</v>
       </c>
       <c r="I16" s="6">
         <v>1</v>
       </c>
       <c r="J16" s="6">
-        <v>230</v>
-[...3 lines deleted...]
-      </c>
+        <v>182</v>
+      </c>
+      <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="4">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="G17" s="4" t="s">
         <v>18</v>
       </c>
       <c r="H17" s="4">
-        <v>2560</v>
+        <v>2563</v>
       </c>
       <c r="I17" s="4">
         <v>1</v>
       </c>
       <c r="J17" s="4">
-        <v>284</v>
+        <v>268</v>
       </c>
       <c r="K17" s="3" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="L17" s="3"/>
+        <v>48</v>
+      </c>
+      <c r="L17" s="3" t="s">
+        <v>63</v>
+      </c>
       <c r="M17" s="3"/>
       <c r="N17" s="3" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="6">
         <v>16</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="D18" s="5"/>
+        <v>64</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>65</v>
+      </c>
       <c r="E18" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>50</v>
+        <v>66</v>
       </c>
       <c r="G18" s="6" t="s">
         <v>18</v>
       </c>
       <c r="H18" s="6">
-        <v>2559</v>
+        <v>2561</v>
       </c>
       <c r="I18" s="6">
         <v>1</v>
       </c>
       <c r="J18" s="6">
-        <v>302</v>
-[...1 lines deleted...]
-      <c r="K18" s="5"/>
+        <v>336</v>
+      </c>
+      <c r="K18" s="5" t="s">
+        <v>67</v>
+      </c>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5" t="s">
-        <v>38</v>
+        <v>68</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="4">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="D19" s="3"/>
+      <c r="E19" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" s="3"/>
+      <c r="G19" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H19" s="4">
+        <v>2561</v>
+      </c>
+      <c r="I19" s="4">
+        <v>1</v>
+      </c>
+      <c r="J19" s="4">
+        <v>200</v>
+      </c>
+      <c r="K19" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="L19" s="3"/>
+      <c r="M19" s="3"/>
+      <c r="N19" s="3" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="6">
+        <v>18</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="D20" s="5"/>
+      <c r="E20" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G20" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H20" s="6">
+        <v>2561</v>
+      </c>
+      <c r="I20" s="6">
+        <v>1</v>
+      </c>
+      <c r="J20" s="6">
+        <v>230</v>
+      </c>
+      <c r="K20" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="L20" s="5"/>
+      <c r="M20" s="5"/>
+      <c r="N20" s="5" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="4">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D21" s="3"/>
+      <c r="E21" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="G21" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H21" s="4">
+        <v>2560</v>
+      </c>
+      <c r="I21" s="4">
+        <v>1</v>
+      </c>
+      <c r="J21" s="4">
+        <v>195</v>
+      </c>
+      <c r="K21" s="3"/>
+      <c r="L21" s="3"/>
+      <c r="M21" s="3"/>
+      <c r="N21" s="3" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="6">
+        <v>20</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="D22" s="5"/>
+      <c r="E22" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="G22" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H22" s="6">
+        <v>2560</v>
+      </c>
+      <c r="I22" s="6">
+        <v>1</v>
+      </c>
+      <c r="J22" s="6">
+        <v>284</v>
+      </c>
+      <c r="K22" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="L22" s="5"/>
+      <c r="M22" s="5"/>
+      <c r="N22" s="5" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="4">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="D23" s="3"/>
+      <c r="E23" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F23" s="3"/>
+      <c r="G23" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H23" s="4">
+        <v>2559</v>
+      </c>
+      <c r="I23" s="4"/>
+      <c r="J23" s="4"/>
+      <c r="K23" s="3"/>
+      <c r="L23" s="3"/>
+      <c r="M23" s="3"/>
+      <c r="N23" s="3" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" s="6">
+        <v>22</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="D24" s="5"/>
+      <c r="E24" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F24" s="5"/>
+      <c r="G24" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H24" s="6">
+        <v>2559</v>
+      </c>
+      <c r="I24" s="6"/>
+      <c r="J24" s="6"/>
+      <c r="K24" s="5"/>
+      <c r="L24" s="5"/>
+      <c r="M24" s="5"/>
+      <c r="N24" s="5" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" s="4">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="D25" s="3"/>
+      <c r="E25" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="G25" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H25" s="4">
+        <v>2559</v>
+      </c>
+      <c r="I25" s="4">
+        <v>1</v>
+      </c>
+      <c r="J25" s="4">
+        <v>302</v>
+      </c>
+      <c r="K25" s="3"/>
+      <c r="L25" s="3"/>
+      <c r="M25" s="3"/>
+      <c r="N25" s="3" t="s">
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>