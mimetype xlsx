--- v0 (2026-06-04)
+++ v1 (2026-07-22)
@@ -12,171 +12,213 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ประชุม-อบรม-สัมมนา" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>รายงานการเข้าร่วมประชุม / อบรม / สัมมนา (ทั้งหมด)</t>
   </si>
   <si>
     <t>ลำดับ</t>
   </si>
   <si>
     <t>ประเภท</t>
   </si>
   <si>
     <t>ชื่อกิจกรรม / หลักสูตร</t>
   </si>
   <si>
     <t>หน่วยงานที่จัด</t>
   </si>
   <si>
     <t>วันที่เริ่ม</t>
   </si>
   <si>
     <t>วันที่สิ้นสุด</t>
   </si>
   <si>
     <t>จำนวนชั่วโมง/วัน</t>
   </si>
   <si>
     <t>สถานที่จัด</t>
   </si>
   <si>
     <t>บทบาท</t>
   </si>
   <si>
     <t>ระดับ</t>
   </si>
   <si>
     <t>ชื่อเอกสารรับรอง</t>
   </si>
   <si>
     <t>ผู้เข้าร่วม</t>
+  </si>
+  <si>
+    <t>อบรม</t>
+  </si>
+  <si>
+    <t>บริการเปี่ยมพลัง และการทบทวนแผนการป้องกัน  การรับมือกับเหตุการณ์ฉุกเฉิน ศูนย์วิทยาศาสตร์</t>
+  </si>
+  <si>
+    <t>ศูนย์วิทยาศาสตร์</t>
+  </si>
+  <si>
+    <t>23/06/2569</t>
+  </si>
+  <si>
+    <t>24/06/2569</t>
+  </si>
+  <si>
+    <t>2วัน</t>
+  </si>
+  <si>
+    <t>ในประเทศ</t>
+  </si>
+  <si>
+    <t>สถาบัน</t>
+  </si>
+  <si>
+    <t>นางนิระมล ศักดิ์ศิริ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="3">
+  <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="AngsanaUPC"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FFFFFFFF"/>
+      <name val="AngsanaUPC"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="14"/>
+      <color rgb="FF000000"/>
       <name val="AngsanaUPC"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC55A11"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="5">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -441,54 +483,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L2"/>
+  <dimension ref="A1:L3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="L2" sqref="L2"/>
+      <selection activeCell="J3" sqref="J3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="7" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="42" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="14" customWidth="true" style="0"/>
     <col min="7" max="7" width="14" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="12" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="28" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" customHeight="1" ht="28">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:12" customHeight="1" ht="24">
       <c r="A2" s="2" t="s">
@@ -504,50 +546,86 @@
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>12</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12">
+      <c r="A3" s="4">
+        <v>1</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G3" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H3" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="J3" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" s="3"/>
+      <c r="L3" s="3" t="s">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:L1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>