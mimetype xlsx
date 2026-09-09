--- v1 (2026-07-22)
+++ v2 (2026-09-09)
@@ -12,212 +12,278 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ประชุม-อบรม-สัมมนา" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>รายงานการเข้าร่วมประชุม / อบรม / สัมมนา (ทั้งหมด)</t>
   </si>
   <si>
     <t>ลำดับ</t>
   </si>
   <si>
     <t>ประเภท</t>
   </si>
   <si>
     <t>ชื่อกิจกรรม / หลักสูตร</t>
   </si>
   <si>
     <t>หน่วยงานที่จัด</t>
   </si>
   <si>
     <t>วันที่เริ่ม</t>
   </si>
   <si>
     <t>วันที่สิ้นสุด</t>
   </si>
   <si>
     <t>จำนวนชั่วโมง/วัน</t>
   </si>
   <si>
     <t>สถานที่จัด</t>
   </si>
   <si>
     <t>บทบาท</t>
   </si>
   <si>
     <t>ระดับ</t>
   </si>
   <si>
     <t>ชื่อเอกสารรับรอง</t>
   </si>
   <si>
     <t>ผู้เข้าร่วม</t>
   </si>
   <si>
+    <t>ประชุม</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ให้บุคลากรเข้าร่วมโครงการเสวนาการปรับปรุงหลักสูตรวิทยาศาสตรบัณฑิต   สาขาวิชาวิทยาการคอมพิวเตอร์ (หลักสูตรปรับปรุง พ.ศ. ๒๕๗๐) </t>
+  </si>
+  <si>
+    <t>หลักสูตรวิทยาการคอมพิวเตอร์</t>
+  </si>
+  <si>
+    <t>13/08/2569</t>
+  </si>
+  <si>
+    <t>7 ชั่วโมง</t>
+  </si>
+  <si>
+    <t>ในประเทศ</t>
+  </si>
+  <si>
+    <t>สถาบัน</t>
+  </si>
+  <si>
+    <t>ดร.วิยดา ยะไวทย์</t>
+  </si>
+  <si>
     <t>อบรม</t>
   </si>
   <si>
+    <t>การออกแบบรายวิชาและการวัดผลลัพธ์การเรียนรู้ด้วยเทคโนโลยี AI</t>
+  </si>
+  <si>
+    <t>มหาวิทยาลัยราชภัฏนครราชสีมา</t>
+  </si>
+  <si>
+    <t>11/08/2569</t>
+  </si>
+  <si>
+    <t>ผ่านการอบรม ปฏิวัติห้องเรียนด้วย AI ระดับปฏิบัติการด้านปัญญาประดิษฐ์ในโครงการ NRRU Teaching Revolution รุ่นที่ ๑</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ให้บุคลากรเข้าร่วมโครงการผลิตหนังสือและตำราวิชาการ  </t>
+  </si>
+  <si>
+    <t>คณะวิทยาศาสตร์และเทคโนโลยี</t>
+  </si>
+  <si>
+    <t>07/08/2569</t>
+  </si>
+  <si>
+    <t>3 ชั่วโมง</t>
+  </si>
+  <si>
+    <t>NRRU Teaching Revolution: ปฏิวัติห้องเรียนด้วย AI</t>
+  </si>
+  <si>
+    <t>05/08/2569</t>
+  </si>
+  <si>
+    <t>3 ชั่วโมง (ประชุมชี้แจง) และ 30+ ชม. (เนื้อหาออนไล</t>
+  </si>
+  <si>
+    <t>ออนไลน์</t>
+  </si>
+  <si>
     <t>บริการเปี่ยมพลัง และการทบทวนแผนการป้องกัน  การรับมือกับเหตุการณ์ฉุกเฉิน ศูนย์วิทยาศาสตร์</t>
   </si>
   <si>
     <t>ศูนย์วิทยาศาสตร์</t>
   </si>
   <si>
     <t>23/06/2569</t>
   </si>
   <si>
     <t>24/06/2569</t>
   </si>
   <si>
     <t>2วัน</t>
-  </si>
-[...4 lines deleted...]
-    <t>สถาบัน</t>
   </si>
   <si>
     <t>นางนิระมล ศักดิ์ศิริ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="AngsanaUPC"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FFFFFFFF"/>
       <name val="AngsanaUPC"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="AngsanaUPC"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC55A11"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFCE4D6"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -483,54 +549,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L3"/>
+  <dimension ref="A1:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J3" sqref="J3"/>
+      <selection activeCell="J7" sqref="J7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="7" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="42" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="14" customWidth="true" style="0"/>
     <col min="7" max="7" width="14" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="12" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="28" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" customHeight="1" ht="28">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:12" customHeight="1" ht="24">
       <c r="A2" s="2" t="s">
@@ -565,67 +631,215 @@
       </c>
       <c r="K2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" s="4">
         <v>1</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F3" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G3" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="G3" s="4" t="s">
+      <c r="H3" s="4" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="J3" s="4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="K3" s="3"/>
       <c r="L3" s="3" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12">
+      <c r="A4" s="6">
+        <v>2</v>
+      </c>
+      <c r="B4" s="6" t="s">
         <v>21</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="E4" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F4" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G4" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="H4" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="J4" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="L4" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12">
+      <c r="A5" s="4">
+        <v>3</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F5" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="G5" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="J5" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="K5" s="3"/>
+      <c r="L5" s="3" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12">
+      <c r="A6" s="6">
+        <v>4</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="E6" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="F6" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="G6" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="H6" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I6" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="J6" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="L6" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12">
+      <c r="A7" s="4">
+        <v>5</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="G7" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="H7" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="J7" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="K7" s="3"/>
+      <c r="L7" s="3" t="s">
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:L1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>